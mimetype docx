--- v0 (2025-10-23)
+++ v1 (2026-09-21)
@@ -40,913 +40,1125 @@
         <w:pStyle w:val="04Betreff"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00585BEA" w:rsidRDefault="00585BEA" w:rsidP="00B94618">
       <w:pPr>
         <w:pStyle w:val="04Betreff"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00585BEA" w:rsidRDefault="00585BEA" w:rsidP="00B94618">
       <w:pPr>
         <w:pStyle w:val="04Betreff"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00585BEA" w:rsidRDefault="00585BEA" w:rsidP="00B94618">
       <w:pPr>
         <w:pStyle w:val="04Betreff"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:id w:val="-83994819"/>
-        <w:lock w:val="contentLocked"/>
         <w:placeholder>
           <w:docPart w:val="495C01EBCF71453D9D7A212B06EAF375"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00585BEA" w:rsidRDefault="00873E77" w:rsidP="00B94618">
+        <w:p w:rsidR="00585BEA" w:rsidRDefault="008D257F" w:rsidP="00B94618">
           <w:pPr>
             <w:pStyle w:val="04Betreff"/>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
-            <w:t>Antrags</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="008D257F">
+            <w:t>Antragsformular</w:t>
+          </w:r>
+          <w:r w:rsidR="00BB385E">
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
-            <w:t>formular</w:t>
-[...5 lines deleted...]
-            </w:rPr>
             <w:t xml:space="preserve"> Dauerparkkarte</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00B94618" w:rsidRPr="00585BEA" w:rsidRDefault="00C66924" w:rsidP="00B94618">
+        <w:p w:rsidR="00B94618" w:rsidRPr="00585BEA" w:rsidRDefault="00D81BEC" w:rsidP="00B94618">
           <w:pPr>
             <w:pStyle w:val="04Betreff"/>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1951889353"/>
-        <w:lock w:val="contentLocked"/>
         <w:placeholder>
           <w:docPart w:val="E371593159054768BC819C4BD90B5505"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2" w:rsidP="00F818B2">
           <w:pPr>
             <w:pStyle w:val="07Aufzhlung"/>
           </w:pPr>
           <w:r w:rsidRPr="00D83572">
             <w:t xml:space="preserve">Möchten Sie Ihr Auto dauerhaft in der </w:t>
           </w:r>
           <w:r>
             <w:t>Nacht</w:t>
           </w:r>
           <w:r w:rsidRPr="00D83572">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">von 01.00 Uhr bis 07.00 Uhr </w:t>
           </w:r>
           <w:r w:rsidRPr="00D83572">
             <w:t xml:space="preserve">auf öffentlichem Grund </w:t>
           </w:r>
           <w:r w:rsidR="00910E3C">
             <w:t xml:space="preserve">in der Gemeinde Bürglen </w:t>
           </w:r>
           <w:r w:rsidRPr="00D83572">
-            <w:t>parkieren, benötigen Sie dafü</w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> Dauerparkkarte, die für eine Dauer von mindestens einem Monat und längstens für ein Jahr ausgestellt werden kann.</w:t>
+            <w:t>parkieren, benötigen Sie dafür eine Dauerparkkarte, die für eine Dauer von mindestens einem Monat und längstens für ein Jahr ausgestellt werden kann.</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2" w:rsidP="00F818B2">
           <w:pPr>
             <w:pStyle w:val="07Aufzhlung"/>
           </w:pPr>
           <w:r w:rsidRPr="00113E72">
             <w:t xml:space="preserve">Dauerparkkarten </w:t>
           </w:r>
           <w:r w:rsidRPr="002B4146">
             <w:t xml:space="preserve">können </w:t>
           </w:r>
           <w:r w:rsidR="00D94568">
             <w:t>nur</w:t>
           </w:r>
           <w:r w:rsidRPr="002B4146">
             <w:t xml:space="preserve"> für Personenwagen</w:t>
           </w:r>
           <w:r w:rsidRPr="00113E72">
-            <w:t xml:space="preserve"> erworben werden, nicht aber für andere Vehikel wie Lastwagen, Wohnwagen, Wohnmobile, Anhänger, Nutzfahrzeuge und dergleichen. Personenwagen sind leichte Motorwagen zum Personentransport mit </w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> neun Sitzplätzen einschliesslich Führerin oder Führer (Klasse M1, bis 3,50 t).</w:t>
+            <w:t xml:space="preserve"> erworben werden, nicht aber für andere Vehikel wie Lastwagen, Wohnwagen, Wohnmobile, Anhänger, Nutzfahrzeuge und dergleichen. Personenwagen sind leichte Motorwagen zum Personentransport mit höchstens neun Sitzplätzen einschliesslich Führerin oder Führer (Klasse M1, bis 3,50 t).</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00F818B2" w:rsidRPr="00F818B2" w:rsidRDefault="00F818B2" w:rsidP="00F818B2">
           <w:pPr>
             <w:pStyle w:val="07Aufzhlung"/>
           </w:pPr>
           <w:r w:rsidRPr="00F818B2">
             <w:t xml:space="preserve">Die Dauerparkkarte wird </w:t>
           </w:r>
           <w:r w:rsidR="00D94568">
             <w:t xml:space="preserve">nur </w:t>
           </w:r>
           <w:r w:rsidRPr="00F818B2">
             <w:t>auf ein bestimmtes Kontrollschild ausgestellt und ist nicht übertragbar.</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00F818B2" w:rsidRPr="00F818B2" w:rsidRDefault="00F818B2" w:rsidP="00F818B2">
           <w:pPr>
             <w:pStyle w:val="07Aufzhlung"/>
           </w:pPr>
           <w:r w:rsidRPr="00F818B2">
             <w:t xml:space="preserve">Generell gilt das Prinzip, dass die Dauerparkkarte keinen Anspruch auf einen Parkplatz gibt. </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00F818B2" w:rsidRPr="00F818B2" w:rsidRDefault="00F818B2" w:rsidP="004D404E">
           <w:pPr>
             <w:pStyle w:val="07Aufzhlung"/>
           </w:pPr>
           <w:r w:rsidRPr="00F818B2">
-            <w:t>Die Gebühr für die Dauerp</w:t>
-[...5 lines deleted...]
-            <w:t>nat und Fr. 480.– pro Jahr.</w:t>
+            <w:t>Die Gebühr für die Dauerparkkarte beträgt Fr. 40.– pro Monat und Fr. 480.– pro Jahr.</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="008D257F" w:rsidRPr="00F818B2" w:rsidRDefault="008D257F" w:rsidP="004D404E">
           <w:pPr>
             <w:pStyle w:val="07Aufzhlung"/>
           </w:pPr>
           <w:r w:rsidRPr="00F818B2">
             <w:t>Im Detail wird auf die Verordnung über das nächtliche Dauerparkieren auf öffentlichem Grund (Dauerparkverordnung; DPV) verwiesen.</w:t>
           </w:r>
-          <w:r w:rsidR="00C66924">
-[...1 lines deleted...]
-          </w:r>
           <w:r w:rsidR="00F818B2" w:rsidRPr="00F818B2">
-            <w:t>echtssammlung auf unserer Homepage.</w:t>
+            <w:t xml:space="preserve"> Sie finden diese in der Rechtssammlung auf unserer Homepage.</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00585BEA" w:rsidRPr="002D3667" w:rsidRDefault="00585BEA" w:rsidP="00585BEA">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="clear" w:pos="1134"/>
               <w:tab w:val="left" w:pos="3119"/>
             </w:tabs>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="008D257F" w:rsidRPr="00377222" w:rsidRDefault="00585BEA" w:rsidP="00111FB2">
+        <w:p w:rsidR="008D257F" w:rsidRPr="002D3667" w:rsidRDefault="00585BEA" w:rsidP="00111FB2">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="clear" w:pos="1134"/>
               <w:tab w:val="clear" w:pos="4706"/>
               <w:tab w:val="left" w:pos="3119"/>
               <w:tab w:val="left" w:pos="4111"/>
             </w:tabs>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Karteninhaber</w:t>
           </w:r>
           <w:r w:rsidR="00F818B2" w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> (Name, Vorname)</w:t>
           </w:r>
           <w:r w:rsidR="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00111FB2" w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:sdt>
-[...16 lines deleted...]
-          </w:sdt>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00111FB2" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
         </w:p>
-        <w:p w:rsidR="00377222" w:rsidRPr="00377222" w:rsidRDefault="00585BEA" w:rsidP="00111FB2">
+        <w:p w:rsidR="008D257F" w:rsidRPr="002D3667" w:rsidRDefault="00585BEA" w:rsidP="00111FB2">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="clear" w:pos="1134"/>
               <w:tab w:val="clear" w:pos="4706"/>
               <w:tab w:val="left" w:pos="3119"/>
               <w:tab w:val="left" w:pos="4111"/>
             </w:tabs>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Adresse</w:t>
           </w:r>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00111FB2" w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:sdt>
-[...16 lines deleted...]
-          </w:sdt>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00111FB2" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
         </w:p>
-        <w:p w:rsidR="00585BEA" w:rsidRPr="00377222" w:rsidRDefault="00585BEA" w:rsidP="00111FB2">
+        <w:p w:rsidR="00585BEA" w:rsidRPr="002D3667" w:rsidRDefault="00585BEA" w:rsidP="00111FB2">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="clear" w:pos="1134"/>
               <w:tab w:val="clear" w:pos="4706"/>
               <w:tab w:val="left" w:pos="3119"/>
               <w:tab w:val="left" w:pos="4111"/>
             </w:tabs>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>PLZ / Ort</w:t>
           </w:r>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00111FB2" w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:sdt>
-[...16 lines deleted...]
-          </w:sdt>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00111FB2" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
         </w:p>
-        <w:p w:rsidR="002D3667" w:rsidRPr="00377222" w:rsidRDefault="002D3667" w:rsidP="002D3667">
+        <w:p w:rsidR="002D3667" w:rsidRPr="002D3667" w:rsidRDefault="002D3667" w:rsidP="002D3667">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="clear" w:pos="1134"/>
               <w:tab w:val="clear" w:pos="4706"/>
               <w:tab w:val="left" w:pos="3119"/>
               <w:tab w:val="left" w:pos="4111"/>
             </w:tabs>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Telefonnummer</w:t>
           </w:r>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:sdt>
-[...16 lines deleted...]
-          </w:sdt>
+          <w:r w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
         </w:p>
         <w:p w:rsidR="00585BEA" w:rsidRPr="00F818B2" w:rsidRDefault="008D257F" w:rsidP="00111FB2">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="clear" w:pos="1134"/>
               <w:tab w:val="clear" w:pos="4706"/>
               <w:tab w:val="left" w:pos="3119"/>
               <w:tab w:val="left" w:pos="4111"/>
             </w:tabs>
           </w:pPr>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Kontrollschild</w:t>
           </w:r>
           <w:r w:rsidR="00585BEA" w:rsidRPr="00F818B2">
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00111FB2">
             <w:tab/>
           </w:r>
-          <w:sdt>
-[...16 lines deleted...]
-          </w:sdt>
+          <w:r w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00111FB2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
         </w:p>
-        <w:p w:rsidR="00585BEA" w:rsidRPr="00377222" w:rsidRDefault="00585BEA" w:rsidP="00111FB2">
+        <w:p w:rsidR="00585BEA" w:rsidRPr="002D3667" w:rsidRDefault="00585BEA" w:rsidP="00111FB2">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="clear" w:pos="1134"/>
               <w:tab w:val="clear" w:pos="4706"/>
               <w:tab w:val="left" w:pos="3119"/>
               <w:tab w:val="left" w:pos="4111"/>
             </w:tabs>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Bevorzugter Parkplatz</w:t>
           </w:r>
           <w:r w:rsidR="00111FB2" w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>/Standort (Adresse)</w:t>
           </w:r>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:sdt>
-[...16 lines deleted...]
-          </w:sdt>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00111FB2" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB" w:rsidRPr="002D3667">
+            <w:rPr>
+              <w:b/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
         </w:p>
         <w:p w:rsidR="00585BEA" w:rsidRPr="00F818B2" w:rsidRDefault="00585BEA" w:rsidP="00111FB2">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="clear" w:pos="1134"/>
               <w:tab w:val="clear" w:pos="4706"/>
               <w:tab w:val="left" w:pos="3119"/>
               <w:tab w:val="left" w:pos="4111"/>
             </w:tabs>
           </w:pPr>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Gültig von</w:t>
           </w:r>
           <w:r w:rsidRPr="00F818B2">
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00111FB2">
             <w:tab/>
           </w:r>
-          <w:sdt>
-[...16 lines deleted...]
-          </w:sdt>
+          <w:r w:rsidR="008D257F" w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00111FB2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
         </w:p>
         <w:p w:rsidR="00585BEA" w:rsidRPr="00F818B2" w:rsidRDefault="00585BEA" w:rsidP="00BF3BB7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="clear" w:pos="1134"/>
               <w:tab w:val="clear" w:pos="4706"/>
               <w:tab w:val="left" w:pos="3119"/>
               <w:tab w:val="left" w:pos="4111"/>
             </w:tabs>
           </w:pPr>
           <w:r w:rsidRPr="002D3667">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Gültig bis</w:t>
           </w:r>
           <w:r w:rsidRPr="00F818B2">
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00111FB2">
             <w:tab/>
           </w:r>
-          <w:sdt>
-[...16 lines deleted...]
-          </w:sdt>
+          <w:r w:rsidR="008D257F" w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="008D257F" w:rsidRPr="00F818B2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00111FB2">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="003C2FBB">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
         </w:p>
-        <w:p w:rsidR="002D3667" w:rsidRDefault="00C66924" w:rsidP="00BF3BB7">
+        <w:p w:rsidR="002D3667" w:rsidRDefault="00D81BEC" w:rsidP="00BF3BB7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="clear" w:pos="1134"/>
               <w:tab w:val="clear" w:pos="4706"/>
               <w:tab w:val="left" w:pos="3119"/>
               <w:tab w:val="left" w:pos="4111"/>
             </w:tabs>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidR="00186F41" w:rsidRDefault="00186F41" w:rsidP="008D257F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="425"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="4706"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Das Antragsformular ist elektronisch an </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00241858">
+        <w:r w:rsidR="00D81BEC" w:rsidRPr="00E3484E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>gemeindekanzlei@buerglen.ch</w:t>
+          <w:t>bau@buerglen.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> oder physisch an die untenstehende Adresse einzureichen. </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00E65626" w:rsidRPr="00F818B2" w:rsidRDefault="001E2F1A" w:rsidP="008D257F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="425"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="4706"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Die Bauabteilung stellt die Dauerparkkarte innert nützlicher Frist aus, wenn die Voraussetzungen dazu erfüllt sind.</w:t>
       </w:r>
       <w:r w:rsidR="008D257F" w:rsidRPr="00F818B2">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00E65626" w:rsidRPr="00F818B2" w:rsidSect="00CE070F">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16820"/>
       <w:pgMar w:top="1134" w:right="1077" w:bottom="1134" w:left="1418" w:header="1134" w:footer="703" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A5C69" w:rsidRDefault="000A5C69" w:rsidP="00DC633C">
+    <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2" w:rsidP="00DC633C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A5C69" w:rsidRDefault="000A5C69"/>
+    <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A5C69" w:rsidRDefault="000A5C69" w:rsidP="00DC633C">
+    <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2" w:rsidP="00DC633C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A5C69" w:rsidRDefault="000A5C69"/>
+    <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000A5C69" w:rsidRDefault="000A5C69" w:rsidP="00664FCD">
+  <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2" w:rsidP="00664FCD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:t>Gemeindeverwaltung Bürglen</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00186F41">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:fldSimple w:instr="NUMPAGES \* Arabic \* MERGEFORMAT">
-      <w:r>
+      <w:r w:rsidR="00186F41">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000A5C69" w:rsidRPr="00DE4327" w:rsidRDefault="000A5C69" w:rsidP="006A16A3">
+  <w:p w:rsidR="00F818B2" w:rsidRPr="00DE4327" w:rsidRDefault="00F818B2" w:rsidP="006A16A3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00DE4327">
       <w:t>Geme</w:t>
     </w:r>
     <w:r>
       <w:t>indeverwaltung Bürglen</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000A5C69" w:rsidRPr="00DE4327" w:rsidRDefault="000A5C69" w:rsidP="006A16A3">
+  <w:p w:rsidR="00F818B2" w:rsidRPr="00DE4327" w:rsidRDefault="00F818B2" w:rsidP="006A16A3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Schulhausplatz </w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve">  Postfach</w:t>
+      <w:t>Schulhausplatz 6  I  Postfach</w:t>
     </w:r>
     <w:r w:rsidRPr="00DE4327">
       <w:t xml:space="preserve">  I  6463 Bürgl</w:t>
     </w:r>
     <w:r>
       <w:t>en</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000A5C69" w:rsidRPr="00DE4327" w:rsidRDefault="000A5C69" w:rsidP="006A16A3">
+  <w:p w:rsidR="00F818B2" w:rsidRPr="00DE4327" w:rsidRDefault="00F818B2" w:rsidP="006A16A3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE4327">
       <w:t>Telefon 041 874 1</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">0 40  I  </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00241858">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>www.buerglen.c</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:t>h</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DE4327">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DE4327">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE4327">
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DE4327">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00932D67">
+    <w:r w:rsidR="00D81BEC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00DE4327">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00DE4327">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:fldSimple w:instr="NUMPAGES \* Arabic \* MERGEFORMAT">
-      <w:r w:rsidR="00932D67">
+      <w:r w:rsidR="00D81BEC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A5C69" w:rsidRDefault="000A5C69" w:rsidP="00DC633C">
+    <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2" w:rsidP="00DC633C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A5C69" w:rsidRDefault="000A5C69"/>
+    <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A5C69" w:rsidRDefault="000A5C69" w:rsidP="00DC633C">
+    <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2" w:rsidP="00DC633C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A5C69" w:rsidRDefault="000A5C69"/>
+    <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000A5C69" w:rsidRDefault="000A5C69">
+  <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00AC2A34">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F299183" wp14:editId="58C02D26">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>720090</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>1097915</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3060000" cy="342000"/>
               <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Textfeld 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -961,59 +1173,59 @@
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="000A5C69" w:rsidRPr="00EF45C8" w:rsidRDefault="000A5C69" w:rsidP="009F5C8D">
+                        <w:p w:rsidR="00F818B2" w:rsidRPr="00EF45C8" w:rsidRDefault="00F818B2" w:rsidP="009F5C8D">
                           <w:pPr>
                             <w:pStyle w:val="01AbteilungbeiLogo"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Bauabteilung</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="000A5C69" w:rsidRDefault="000A5C69"/>
+                        <w:p w:rsidR="00F818B2" w:rsidRDefault="00F818B2"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5F299183" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
@@ -1105,107 +1317,107 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1684" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1685" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1686" type="#_x0000_t75" style="width:45.7pt;height:45.7pt" o:bullet="t">
+      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:45.65pt;height:45.65pt" o:bullet="t">
         <v:imagedata r:id="rId3" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="3">
     <w:pict>
-      <v:shape id="_x0000_i1687" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId4" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="4">
     <w:pict>
-      <v:shape id="_x0000_i1688" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId5" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="5">
     <w:pict>
-      <v:shape id="_x0000_i1689" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId6" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="6">
     <w:pict>
-      <v:shape id="_x0000_i1690" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId7" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="7">
     <w:pict>
-      <v:shape id="_x0000_i1691" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId8" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="8">
     <w:pict>
-      <v:shape id="_x0000_i1692" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId9" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D19871B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -3751,260 +3963,254 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="AUDO2VU2Xg92judjOXIw2ouLfRahJv6IQyAlx9a/XP5k/rDiJS6mNcXJ9LzvxtzoETZUpH5ONin1e2Pr8/BUhA==" w:salt="1TgBkmRIfQd5jDWL0ZlMMA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00585BEA"/>
-    <w:rsid w:val="000416B9"/>
     <w:rsid w:val="00070D91"/>
     <w:rsid w:val="00074716"/>
     <w:rsid w:val="000761DA"/>
     <w:rsid w:val="000816E5"/>
-    <w:rsid w:val="000A5C69"/>
     <w:rsid w:val="000B3C98"/>
     <w:rsid w:val="000C588D"/>
     <w:rsid w:val="00111FB2"/>
     <w:rsid w:val="00116519"/>
     <w:rsid w:val="00133713"/>
     <w:rsid w:val="001348D3"/>
     <w:rsid w:val="00137B22"/>
     <w:rsid w:val="00144FDA"/>
     <w:rsid w:val="0016160C"/>
     <w:rsid w:val="001739FD"/>
     <w:rsid w:val="0018580D"/>
     <w:rsid w:val="00186F41"/>
     <w:rsid w:val="00190EB5"/>
     <w:rsid w:val="001C23DD"/>
     <w:rsid w:val="001E2F1A"/>
     <w:rsid w:val="002044B8"/>
     <w:rsid w:val="00266596"/>
     <w:rsid w:val="0027293F"/>
     <w:rsid w:val="002D3667"/>
     <w:rsid w:val="002E461E"/>
     <w:rsid w:val="002F3719"/>
     <w:rsid w:val="00311A7B"/>
     <w:rsid w:val="003167B1"/>
     <w:rsid w:val="00327575"/>
     <w:rsid w:val="00337FC2"/>
     <w:rsid w:val="00367B49"/>
-    <w:rsid w:val="00377222"/>
     <w:rsid w:val="003C2FBB"/>
     <w:rsid w:val="003C5DED"/>
     <w:rsid w:val="00403AEC"/>
     <w:rsid w:val="00412F59"/>
     <w:rsid w:val="00435784"/>
     <w:rsid w:val="004418EF"/>
     <w:rsid w:val="00475AA4"/>
     <w:rsid w:val="004855DA"/>
     <w:rsid w:val="00486AE0"/>
     <w:rsid w:val="004A4859"/>
     <w:rsid w:val="004B1CA5"/>
     <w:rsid w:val="004D404E"/>
     <w:rsid w:val="005368BF"/>
     <w:rsid w:val="00570633"/>
     <w:rsid w:val="00585BEA"/>
     <w:rsid w:val="005A00D6"/>
     <w:rsid w:val="005F61CC"/>
     <w:rsid w:val="00605C1E"/>
     <w:rsid w:val="00620CD4"/>
     <w:rsid w:val="00642E0D"/>
     <w:rsid w:val="00664FCD"/>
     <w:rsid w:val="006A16A3"/>
     <w:rsid w:val="006C32DF"/>
     <w:rsid w:val="006D7D9F"/>
     <w:rsid w:val="006F1625"/>
     <w:rsid w:val="00727953"/>
     <w:rsid w:val="0073768A"/>
     <w:rsid w:val="00741901"/>
     <w:rsid w:val="00786125"/>
     <w:rsid w:val="007B1353"/>
     <w:rsid w:val="007C0E98"/>
     <w:rsid w:val="007E2225"/>
     <w:rsid w:val="007F4A81"/>
     <w:rsid w:val="008232A7"/>
     <w:rsid w:val="00830D58"/>
     <w:rsid w:val="00835F32"/>
     <w:rsid w:val="00836FF7"/>
     <w:rsid w:val="00840D08"/>
     <w:rsid w:val="00843278"/>
     <w:rsid w:val="00853CF5"/>
     <w:rsid w:val="00862095"/>
-    <w:rsid w:val="00873E77"/>
     <w:rsid w:val="008833AB"/>
     <w:rsid w:val="008A1D00"/>
     <w:rsid w:val="008B691C"/>
     <w:rsid w:val="008D257F"/>
     <w:rsid w:val="008D7A82"/>
     <w:rsid w:val="008D7C6F"/>
     <w:rsid w:val="008E7077"/>
     <w:rsid w:val="0090168D"/>
-    <w:rsid w:val="00905E1E"/>
     <w:rsid w:val="00910E3C"/>
     <w:rsid w:val="009156F8"/>
     <w:rsid w:val="00927ECD"/>
-    <w:rsid w:val="00932D67"/>
     <w:rsid w:val="0093429E"/>
     <w:rsid w:val="00973FC0"/>
     <w:rsid w:val="00976B19"/>
     <w:rsid w:val="00984E47"/>
     <w:rsid w:val="009B392F"/>
     <w:rsid w:val="009F5C8D"/>
     <w:rsid w:val="00A2680E"/>
     <w:rsid w:val="00A338D6"/>
     <w:rsid w:val="00A33BC6"/>
     <w:rsid w:val="00A71F00"/>
     <w:rsid w:val="00A75600"/>
     <w:rsid w:val="00A80BA1"/>
     <w:rsid w:val="00A86BAA"/>
     <w:rsid w:val="00A9571F"/>
     <w:rsid w:val="00AA4502"/>
     <w:rsid w:val="00AA4D73"/>
     <w:rsid w:val="00AC2A34"/>
     <w:rsid w:val="00AD1034"/>
+    <w:rsid w:val="00AD36FB"/>
     <w:rsid w:val="00B03A25"/>
     <w:rsid w:val="00B07B67"/>
     <w:rsid w:val="00B14732"/>
     <w:rsid w:val="00B66193"/>
     <w:rsid w:val="00B71D95"/>
     <w:rsid w:val="00B81F9E"/>
     <w:rsid w:val="00B82A34"/>
     <w:rsid w:val="00B84DC3"/>
     <w:rsid w:val="00B94618"/>
     <w:rsid w:val="00BA60E8"/>
     <w:rsid w:val="00BB385E"/>
     <w:rsid w:val="00BF3BB7"/>
     <w:rsid w:val="00C30C19"/>
-    <w:rsid w:val="00C66924"/>
     <w:rsid w:val="00C66F1B"/>
     <w:rsid w:val="00C861B8"/>
     <w:rsid w:val="00CD19BC"/>
     <w:rsid w:val="00CE070F"/>
     <w:rsid w:val="00CF636E"/>
     <w:rsid w:val="00CF7337"/>
     <w:rsid w:val="00D0233A"/>
     <w:rsid w:val="00D51976"/>
     <w:rsid w:val="00D65E0E"/>
     <w:rsid w:val="00D7677A"/>
+    <w:rsid w:val="00D81BEC"/>
     <w:rsid w:val="00D85EBC"/>
     <w:rsid w:val="00D865C8"/>
     <w:rsid w:val="00D94568"/>
     <w:rsid w:val="00DA2A5D"/>
     <w:rsid w:val="00DA5DAD"/>
     <w:rsid w:val="00DA717B"/>
     <w:rsid w:val="00DB06FF"/>
     <w:rsid w:val="00DC00F7"/>
     <w:rsid w:val="00DC1700"/>
     <w:rsid w:val="00DC633C"/>
     <w:rsid w:val="00DE1DD5"/>
     <w:rsid w:val="00DE4327"/>
     <w:rsid w:val="00E05DA6"/>
     <w:rsid w:val="00E13F7F"/>
     <w:rsid w:val="00E65626"/>
     <w:rsid w:val="00E82AAD"/>
     <w:rsid w:val="00EE5B0B"/>
     <w:rsid w:val="00EF45C8"/>
     <w:rsid w:val="00F30053"/>
     <w:rsid w:val="00F4749E"/>
     <w:rsid w:val="00F818B2"/>
     <w:rsid w:val="00FA0D88"/>
     <w:rsid w:val="00FE0838"/>
     <w:rsid w:val="00FF2742"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5E72B4D0"/>
+  <w14:docId w14:val="72AD92C0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5BE5E164-F406-4DE9-8D5E-2EF5FF22BBAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
@@ -4996,51 +5202,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2131316329">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gemeindekanzlei@buerglen.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bau@buerglen.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buerglen.c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///G:\Allgemein\Corporate%20Design\word\Brief_Bauabteilung_eine%20Unterschrift.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
@@ -5078,151 +5284,124 @@
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AA19E572-6017-4D03-809A-194AE6F000D7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F74563" w:rsidRDefault="00F74563">
           <w:pPr>
             <w:pStyle w:val="E371593159054768BC819C4BD90B5505"/>
           </w:pPr>
           <w:r w:rsidRPr="00A2680E">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Anrede</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...24 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F74563"/>
-    <w:rsid w:val="00626B8D"/>
     <w:rsid w:val="00F74563"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
@@ -5628,51 +5807,50 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00626B8D"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74CC8FF24AF544D582CCC4DF3F15A7D9">
     <w:name w:val="74CC8FF24AF544D582CCC4DF3F15A7D9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="495C01EBCF71453D9D7A212B06EAF375">
     <w:name w:val="495C01EBCF71453D9D7A212B06EAF375"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E371593159054768BC819C4BD90B5505">
     <w:name w:val="E371593159054768BC819C4BD90B5505"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -5922,82 +6100,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F363497D-028A-40E4-8698-D490B382ED1D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{369C9366-472A-44B4-BBF7-0E8F63166A85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Brief_Bauabteilung_eine Unterschrift</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>269</Words>
-  <Characters>1695</Characters>
+  <Words>217</Words>
+  <Characters>1372</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1961</CharactersWithSpaces>
+  <CharactersWithSpaces>1586</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jasmin Kuettel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>