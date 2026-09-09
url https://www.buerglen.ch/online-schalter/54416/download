--- v0 (2025-11-04)
+++ v1 (2026-09-09)
@@ -473,51 +473,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00934F94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00934F94">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00934F94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Räumlichkeiten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009179F5" w:rsidRDefault="006B34CF" w:rsidP="005B377D">
+    <w:p w:rsidR="009179F5" w:rsidRDefault="00653CB9" w:rsidP="005B377D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="544"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="254566058"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -563,51 +563,51 @@
         <w:t>Halle</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Nr. 1</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-527331983"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00847AEF">
+          <w:r w:rsidR="00572B59">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AA50D0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Halle</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Nr.</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-1"/>
@@ -773,51 +773,51 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00847AEF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AA50D0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F71D93" w:rsidRPr="00847AEF">
         <w:t>Geräteraum</w:t>
       </w:r>
       <w:r w:rsidR="009A56B3">
         <w:t xml:space="preserve"> Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00F71D93" w:rsidRPr="00847AEF">
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1482" w:rsidRDefault="006B34CF" w:rsidP="005B377D">
+    <w:p w:rsidR="002A1482" w:rsidRDefault="00653CB9" w:rsidP="005B377D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="544"/>
           <w:tab w:val="left" w:pos="2671"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2078743987"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00847AEF">
             <w:rPr>
@@ -917,51 +917,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Tische,</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>150</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Stühle)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D56BC" w:rsidRDefault="006B34CF" w:rsidP="005B377D">
+    <w:p w:rsidR="005D56BC" w:rsidRDefault="00653CB9" w:rsidP="005B377D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="544"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-189760643"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -1039,51 +1039,51 @@
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-494184835"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005D56BC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D56BC">
         <w:t xml:space="preserve"> gross (70 Elemente)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="006B34CF" w:rsidP="005B377D">
+    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="00653CB9" w:rsidP="005B377D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="544"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="280" w:lineRule="exact"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2031839534"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00847AEF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1158,51 +1158,51 @@
         <w:sdtContent>
           <w:r w:rsidR="005D56BC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AA50D0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>ohne</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Küche</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="006B34CF" w:rsidP="005B377D">
+    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="00653CB9" w:rsidP="005B377D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2671"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6923"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="2386" w:firstLine="308"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1244417688"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AA50D0">
             <w:rPr>
@@ -1279,51 +1279,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Tische,</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>144</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Stühle)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="006B34CF" w:rsidP="005B377D">
+    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="00653CB9" w:rsidP="005B377D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="544"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="280" w:lineRule="exact"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="67008590"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00847AEF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1374,51 +1374,51 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00847AEF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AA50D0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Beachvolleyballfeld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="006B34CF" w:rsidP="005B377D">
+    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="00653CB9" w:rsidP="005B377D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2671"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6923"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="2386" w:firstLine="308"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-623614417"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00847AEF">
             <w:rPr>
@@ -1486,51 +1486,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Tische</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>mit</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Bänken)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="006B34CF" w:rsidP="005B377D">
+    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="00653CB9" w:rsidP="005B377D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="2386" w:firstLine="308"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1679261372"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00847AEF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
@@ -1575,51 +1575,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AA50D0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>mit</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Strom/Musikanlage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="006B34CF" w:rsidP="005B377D">
+    <w:p w:rsidR="002A1482" w:rsidRPr="00847AEF" w:rsidRDefault="00653CB9" w:rsidP="005B377D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2671"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="2386" w:firstLine="308"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           </w:rPr>
           <w:id w:val="-276872660"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -1691,51 +1691,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Steinblöcke</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>um</w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1482" w:rsidRPr="00847AEF">
         <w:t>Feuerstelle)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1482" w:rsidRDefault="006B34CF" w:rsidP="00934F94">
+    <w:p w:rsidR="002A1482" w:rsidRDefault="00653CB9" w:rsidP="00934F94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="544"/>
           <w:tab w:val="left" w:pos="2694"/>
           <w:tab w:val="left" w:pos="9520"/>
         </w:tabs>
         <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-759762909"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00847AEF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
@@ -2103,51 +2103,51 @@
         <w:sdtPr>
           <w:id w:val="-709648450"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00956926">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1482" w:rsidRDefault="006B34CF" w:rsidP="005B377D">
+    <w:p w:rsidR="002A1482" w:rsidRDefault="00653CB9" w:rsidP="005B377D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="403"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8364"/>
         </w:tabs>
         <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2089646773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002A1482">
             <w:rPr>
@@ -2221,51 +2221,51 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="002A1482" w:rsidRPr="00934F94" w:rsidRDefault="002A1482" w:rsidP="00040812">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:spacing w:before="0" w:after="80"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00934F94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bemerkungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1482" w:rsidRPr="00F71D93" w:rsidRDefault="006B34CF" w:rsidP="004E35C2">
+    <w:p w:rsidR="002A1482" w:rsidRPr="00F71D93" w:rsidRDefault="00653CB9" w:rsidP="004E35C2">
       <w:pPr>
         <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-363827058"/>
           <w:placeholder>
             <w:docPart w:val="40EDBBE619F8460EBE3F5D0115BC4B9C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F71D93" w:rsidRPr="004E35C2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="002A1482" w:rsidRDefault="002A1482" w:rsidP="00040812">
       <w:pPr>
@@ -2412,56 +2412,52 @@
       <w:r w:rsidRPr="008723A3">
         <w:t>Postfach,</w:t>
       </w:r>
       <w:r w:rsidRPr="008723A3">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008723A3">
         <w:t>6463</w:t>
       </w:r>
       <w:r w:rsidRPr="008723A3">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD131F" w:rsidRPr="008723A3">
         <w:t>Bürglen</w:t>
       </w:r>
       <w:r w:rsidR="008723A3" w:rsidRPr="008723A3">
         <w:t xml:space="preserve"> oder </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="008723A3" w:rsidRPr="008723A3">
-[...4 lines deleted...]
-          <w:t>gemeindekanzlei@buerglen.ch</w:t>
+        <w:r w:rsidR="0080406C" w:rsidRPr="0080406C">
+          <w:t>bau@buerglen.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008723A3" w:rsidRPr="008723A3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD131F" w:rsidRPr="008723A3" w:rsidSect="009179F5">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1077" w:bottom="851" w:left="1418" w:header="1134" w:footer="703" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="005B377D" w:rsidRDefault="005B377D" w:rsidP="00DC633C">
       <w:r>
@@ -2473,108 +2469,108 @@
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="005B377D" w:rsidRDefault="005B377D" w:rsidP="00DC633C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w:rsidR="005B377D" w:rsidRDefault="005B377D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="005B377D" w:rsidRPr="005476EE" w:rsidRDefault="005B377D" w:rsidP="009345E2">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="005476EE">
       <w:rPr>
         <w:color w:val="auto"/>
@@ -2614,51 +2610,51 @@
     </w:r>
     <w:r w:rsidRPr="005476EE">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidRPr="005476EE">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005476EE">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText>NUMPAGES \* Arabic \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="005476EE">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009A56B3">
+    <w:r w:rsidR="004E26A6">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005476EE">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="005B377D" w:rsidRPr="00934F94" w:rsidRDefault="005B377D" w:rsidP="009179F5">
     <w:pPr>
       <w:pStyle w:val="Textkrper"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
@@ -2674,94 +2670,94 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00934F94">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00934F94">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00934F94">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006B34CF">
+    <w:r w:rsidR="00653CB9">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00934F94">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00934F94">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidRPr="00934F94">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00934F94">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>NUMPAGES \* Arabic \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00934F94">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006B34CF">
+    <w:r w:rsidR="00653CB9">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00934F94">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="005B377D" w:rsidRDefault="005B377D" w:rsidP="00DC633C">
       <w:r>
         <w:separator/>
@@ -2961,107 +2957,107 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1089" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1090" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:45.7pt;height:45.7pt" o:bullet="t">
+      <v:shape id="_x0000_i1091" type="#_x0000_t75" style="width:45.65pt;height:45.65pt" o:bullet="t">
         <v:imagedata r:id="rId3" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="3">
     <w:pict>
-      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1092" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId4" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="4">
     <w:pict>
-      <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1093" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId5" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="5">
     <w:pict>
-      <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1094" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId6" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="6">
     <w:pict>
-      <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1095" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId7" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="7">
     <w:pict>
-      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1096" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId8" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="8">
     <w:pict>
-      <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:60.75pt;height:60.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1097" type="#_x0000_t75" style="width:60.7pt;height:60.7pt" o:bullet="t">
         <v:imagedata r:id="rId9" o:title="strich"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A6E35F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -5076,139 +5072,145 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cVwMUnBxFHcuz8ObclZ1xdwzrhv5kyWRC9lFR3956XlRVrOR+AVxQ6cpdLM8tWfeVO1tm0nfREvzGiuSinWnzg==" w:salt="NQM+ScIMq6yv6tKHEsE4lQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="D4LUvOydHjVPjusxqAq87vURGwAqnGEqK9CQL66Ac9Kd6NxSOprYmwf6lSE9s67xa0CNed8GVf44aEdBOdk4Mg==" w:salt="VMoCeQI6BjUfAj3aZBvZWA=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A1482"/>
     <w:rsid w:val="00040812"/>
     <w:rsid w:val="00047E1F"/>
     <w:rsid w:val="00053F22"/>
     <w:rsid w:val="000761DA"/>
     <w:rsid w:val="000A0CC2"/>
     <w:rsid w:val="000B3C98"/>
     <w:rsid w:val="000C588D"/>
     <w:rsid w:val="000D4A41"/>
     <w:rsid w:val="000F0FA7"/>
     <w:rsid w:val="00116519"/>
+    <w:rsid w:val="00133691"/>
     <w:rsid w:val="00144FDA"/>
     <w:rsid w:val="001572BF"/>
     <w:rsid w:val="0016160C"/>
     <w:rsid w:val="001739FD"/>
     <w:rsid w:val="00190EB5"/>
     <w:rsid w:val="00210286"/>
+    <w:rsid w:val="002254DD"/>
     <w:rsid w:val="00284B2A"/>
     <w:rsid w:val="002A1482"/>
     <w:rsid w:val="002F003A"/>
     <w:rsid w:val="002F3719"/>
     <w:rsid w:val="00327575"/>
     <w:rsid w:val="00343A67"/>
     <w:rsid w:val="00390B2B"/>
     <w:rsid w:val="00391C89"/>
     <w:rsid w:val="003C042A"/>
     <w:rsid w:val="003C5DED"/>
     <w:rsid w:val="003C76E1"/>
     <w:rsid w:val="00412F59"/>
     <w:rsid w:val="004348DB"/>
     <w:rsid w:val="00475AA4"/>
     <w:rsid w:val="004A4859"/>
     <w:rsid w:val="004B1CA5"/>
+    <w:rsid w:val="004E26A6"/>
     <w:rsid w:val="004E35C2"/>
     <w:rsid w:val="004F720B"/>
     <w:rsid w:val="00541D7F"/>
     <w:rsid w:val="005476EE"/>
     <w:rsid w:val="00553A88"/>
+    <w:rsid w:val="00572B59"/>
     <w:rsid w:val="005B377D"/>
     <w:rsid w:val="005C0083"/>
     <w:rsid w:val="005D2F13"/>
     <w:rsid w:val="005D56BC"/>
     <w:rsid w:val="005F4E82"/>
     <w:rsid w:val="005F61CC"/>
     <w:rsid w:val="00603B8C"/>
     <w:rsid w:val="00605C1E"/>
     <w:rsid w:val="00620CD4"/>
     <w:rsid w:val="00642408"/>
+    <w:rsid w:val="00653CB9"/>
     <w:rsid w:val="00664FCD"/>
     <w:rsid w:val="006A16A3"/>
     <w:rsid w:val="006B34CF"/>
     <w:rsid w:val="006E7F9B"/>
     <w:rsid w:val="00741901"/>
     <w:rsid w:val="007744DD"/>
     <w:rsid w:val="00775319"/>
     <w:rsid w:val="007A2F04"/>
     <w:rsid w:val="007C0E98"/>
     <w:rsid w:val="007D1693"/>
     <w:rsid w:val="007F4A81"/>
+    <w:rsid w:val="0080406C"/>
     <w:rsid w:val="00835F32"/>
     <w:rsid w:val="00843278"/>
     <w:rsid w:val="00847AEF"/>
     <w:rsid w:val="008638D0"/>
     <w:rsid w:val="00872319"/>
     <w:rsid w:val="008723A3"/>
     <w:rsid w:val="008D47C7"/>
     <w:rsid w:val="008D7A82"/>
     <w:rsid w:val="008F1DE4"/>
     <w:rsid w:val="00910929"/>
     <w:rsid w:val="009171B0"/>
     <w:rsid w:val="009179F5"/>
     <w:rsid w:val="009232CE"/>
     <w:rsid w:val="00927ECD"/>
     <w:rsid w:val="009345E2"/>
     <w:rsid w:val="00934F94"/>
     <w:rsid w:val="00956926"/>
     <w:rsid w:val="00961730"/>
     <w:rsid w:val="00977D10"/>
     <w:rsid w:val="009A56B3"/>
     <w:rsid w:val="009B392F"/>
     <w:rsid w:val="00A00419"/>
     <w:rsid w:val="00A338D6"/>
     <w:rsid w:val="00A505E5"/>
     <w:rsid w:val="00A71F00"/>
@@ -5268,50 +5270,51 @@
     <w:rsid w:val="00FF2742"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4F5BB8DF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{70DDEA54-D35C-4E98-B0F0-BD16D2F91FB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
@@ -6431,51 +6434,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2131316329">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gemeindekanzlei@buerglen.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bau@buerglen.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///G:\Allgemein\Corporate%20Design\word\Aktennotiz.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FF9C07905A1742EB9A9EB74331C27D24"/>
         <w:category>
@@ -6674,108 +6677,108 @@
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00877953"/>
     <w:rsid w:val="00877953"/>
     <w:rsid w:val="00886EB7"/>
     <w:rsid w:val="00A45728"/>
     <w:rsid w:val="00D862DE"/>
     <w:rsid w:val="00E74FEA"/>
@@ -7566,82 +7569,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7F13D93-2378-47B9-B885-1FDD3FC65254}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81BB83D6-F029-4804-800F-4611EB5C41A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Aktennotiz.dotx</Template>
+  <Template>Aktennotiz</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>291</Words>
-  <Characters>1835</Characters>
+  <Words>287</Words>
+  <Characters>1815</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2122</CharactersWithSpaces>
+  <CharactersWithSpaces>2098</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sebastian Stadler</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>